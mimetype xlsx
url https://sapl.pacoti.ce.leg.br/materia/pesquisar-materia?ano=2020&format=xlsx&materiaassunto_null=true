--- v0 (2026-02-01)
+++ v1 (2026-04-04)
@@ -54,516 +54,516 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Francisco José Sampaio Leite</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/33/pl_0001-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/33/pl_0001-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do município de Pacoti - CE, sobre a atualização de salario minimo mensal para o exercito de 2020, conforme aumento estabecido na media provisoria n. 918/2020, na forma que indica e dá potras providencias</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/34/pl_0002-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/34/pl_0002-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do município de Pacoti - CE, sobre a regulamentação do piso salarial dos agentes comunitários de saúde e agentes de combate ás endemias, na forma que indica e dá potras providencias</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/35/pl_0003-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/35/pl_0003-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do município de Pacoti - CE, sobre a abertura de credito adicional especial no âmbito da secretaria de trabalho, desenvolvimento social e empreendedorismo, bem como, a criação do fundo municipal dos direitos de pessoas idosa, na forma que indica e dá potras providencias</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/36/pl_0005-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/36/pl_0005-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do município de Pacoti - CE, sobre a concessão de reajuste linear aos profissionais do magistério, na forma que indica e dá outras providencias.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/40/pl_0006-2020_ldo.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/40/pl_0006-2020_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2021. (Com 1 Emenda)</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/44/pl_0007-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/44/pl_0007-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do Município de Pacoti/CE, sobre a autorização para doação de equipamentos de proteção individual à população individual à população pacotiense, que tenha uso obrigatório, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/48/pl_0008-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/48/pl_0008-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do Município de Pacoti-CE, sobre a suspensão do repasse de contribuição patronal ao Regime Próprio de Previdência Social – RPPS - IPMP, em decorrência da pandemia de covid-19, conforme Lei Complementar Federal nº. 173/2020 que dispõe sobre o pacto federativo para enfrentamento ao coronavírus.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/47/pl_0009-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/47/pl_0009-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do plano de benefícios previdenciários do Instituto de Previdência do Município de Pacoti/CE, em conformidade com a emenda constitucional n. 103/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/50/pl_0010-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/50/pl_0010-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Posto de Saúde da Comunidade de Granja na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/52/pl_0011-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/52/pl_0011-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a readequação do Município de Pacoti em conformidade com a Emenda Constitucional n. 103/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/53/pl_0012-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/53/pl_0012-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a preservação e o Tombamento do Patrimônio Histórico e Cultural de Pacoti a Fachada da “Vila São João” na forma que indica.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/54/pl_0013-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/54/pl_0013-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do valor do plantão médico em decorrência do estado de calamidade pública pelo novo coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_de_lei_no_14_-__credito_adicional_suplementar_-_obras.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_de_lei_no_14_-__credito_adicional_suplementar_-_obras.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do Município de Pacoti-CE, sobre a abertura de crédito adicional suplementar, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/59/projeto_de_lei_no_15_-__credito_adicional_especial_-_audir_blanc.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/59/projeto_de_lei_no_15_-__credito_adicional_especial_-_audir_blanc.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do Município de Pacoti-CE, sobre a abertura de crédito adicional especial, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/60/projeto_de_lei_no_16_-__lei_do_auxilio_emergencial_da_cultura.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/60/projeto_de_lei_no_16_-__lei_do_auxilio_emergencial_da_cultura.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito municipal, a Lei Federal n° 14.017, de 29 de junho de 2020, que dispõe sobre ações emergenciais destinadas ao setor cultural a serem adotadas durante o estado de calamidade pública, e dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/62/pl_0017-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/62/pl_0017-2020.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Pacoti para o exercício de 2021.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/73/pl_0018-20201.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/73/pl_0018-20201.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do Município de Pacoti/CE, sobre a alteração da Lei n. 1.544/2013, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/76/pl_0019-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/76/pl_0019-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1.618/2017, criando o cargo de Diretor Técnico, no âmbito da Secretaria de Saúde do Município de Pacoti/CE, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão do repasse de contribuição patronal ao Regime Próprio de Previdência Social (RPPS) - IPMP, em decorrência da Pandemia do Covid-19, conforme Lei Complementar Federal n. 173/2020, que dispõe sobre o Pacto Federativo para Enfrentamento ao Coronavírus.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento junto ao Instituto de Previdência do Município de Pacoti/CE.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COMORC - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Município de Pacoti do exercício financeiro de 2013, de responsabilidade do sr. Valmir Saraiva Maciel.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/70/pdl_002-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/70/pdl_002-2020.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Município de Pacoti do exercício financeiro de 2011, de responsabilidade do Ex-Prefeito Municipal Francisco Rômulo Cruz Gomes, na forma que indica.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Adriana Dávilla, Eronildo, Jair Tavares, Jerusa Oliveira, Leandro</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução n. 003. de 17 de junho de 2019, na forma que indica.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fernandinho do Ouro</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/37/001-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/37/001-2020.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre sugestão de alteração do Projeto de Lei 004/2020</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Leandro</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/38/002-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/38/002-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito a confecção de Projeto de Lei determinando o pagamento de 40% de adicional de insalubridade aos servidores da Secretaria de Saúde e da Secretaria de Infraestrutura na forma que indica.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Adriana Dávilla</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/39/003-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/39/003-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito solicitando a isenção da cobrança da Contribuição de Iluminação Pública por 3 (três) meses.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/41/req_0002-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/41/req_0002-2020.pdf</t>
   </si>
   <si>
     <t>Requer a realização de abertura de valetas priorizando trechos de difícil acesso.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/42/req_0003-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/42/req_0003-2020.pdf</t>
   </si>
   <si>
     <t>Requer o envio de informações acerca da realização do concurso público anunciado pelo Executivo Municipal.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/45/req_0004-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/45/req_0004-2020.pdf</t>
   </si>
   <si>
     <t>Requer a criação de uma comissão temporária para acompanhar as ações de combate ao Coronovírus na forma que indica.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Eronildo</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/46/req_0005-20201.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/46/req_0005-20201.pdf</t>
   </si>
   <si>
     <t>Requer a suspensão da cobrança do IPTU, multas e taxas, sobretudo da taxa que enseja os alvarás de funcionamento e localização na forma que indica.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/49/req_0006-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/49/req_0006-2020.pdf</t>
   </si>
   <si>
     <t>Requer o envio dos demostrativos e evolução dos gastos com Pessoal do Município de Pacoti/CE de 2019 em relação a 2020 na forma que indica.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Jair Tavares</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/51/req_0007-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/51/req_0007-2020.pdf</t>
   </si>
   <si>
     <t>Requer o envio de ofício à ENEL de Pacoti solicitando a realização de reparos na iluminação e podas de árvores na Localidade de Santo Antônio.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/55/req_0008-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/55/req_0008-2020.pdf</t>
   </si>
   <si>
     <t>Requer o reparo do calçamento que permite acesso à Comunidade de Gameleira.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/63/req_0009-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/63/req_0009-2020.pdf</t>
   </si>
   <si>
     <t>requer de Vossa Excelência que, após deliberações plenárias, o Chefe do Poder Executivo Municipal e o Secretário Municipal de Educação providenciem reparos para a quadra esportiva da Comunidade de Boa Hora, tais como, manutenção do piso, cobertura e iluminação.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/64/req_0011-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/64/req_0011-2020.pdf</t>
   </si>
   <si>
     <t>Requer de Vossa Excelência que, após deliberações plenárias, sejam convidados: a Comissão de Meio Ambiente da Assembleia Legislativa do Ceará, a Secretária de Meio Ambiente do Estado do Ceará e representantes da Companhia de Água e Esgoto do Ceará (CAGECE), para participarem de audiência pública a ser realizada no dia 23 de setembro de 2020, para tratar a respeito da obra do esgoto da CAGECE que está sendo executada no município de Pacoti</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/65/req_0012-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/65/req_0012-2020.pdf</t>
   </si>
   <si>
     <t>Requer de Vossa Excelência que, após deliberações plenárias, seja convocada a Presidente do Instituto de Previdência do Município de Pacoti (IPMP) para participar da próxima sessão ordinária, a fim de prestar esclarecimentos sobre os repasses da Prefeitura Municipal de Pacoti.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/66/req_0013-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/66/req_0013-2020.pdf</t>
   </si>
   <si>
     <t>Requer de Vossa Excelência que, após deliberações plenárias, o Chefe do Executivo Municipal providencie o envio da relação dos veículos próprios e locados para a Prefeitura Municipal de Pacoti, bem como, a respectiva descrição de seus estados de conservação.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/67/req_0014-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/67/req_0014-2020.pdf</t>
   </si>
   <si>
     <t>Requer de Vossa Excelência que, após deliberações plenárias, sejam convocados a Secretária Municipal de Saúde, bem como, o Diretor de Transportes vinculado à Secretaria referenciada para participarem da próxima sessão ordinária, a fim de prestarem esclarecimentos relacionados à frota de veículos.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/68/req_0015-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/68/req_0015-2020.pdf</t>
   </si>
   <si>
     <t>Requer de Vossa Excelência que, após deliberações plenárias, seja convocada a Secretária Municipal de Governo para participar da próxima sessão ordinária, a fim de prestar esclarecimentos a respeito das portarias de nomeações e exonerações da Prefeitura Municipal de Pacoti.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/61/req_0016-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/61/req_0016-2020.pdf</t>
   </si>
   <si>
     <t>Requer de Vossa Excelência que, após deliberações plenárias, a Mesa Diretora da Câmara Municipal de Pacoti adote as providências necessárias para realizar o processo de revisão da Lei Orgânica do Município de Pacoti.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PPV</t>
   </si>
   <si>
     <t>Parecer Prévio do TCE</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Ceará</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/56/ppv-tce_001-2020.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/56/ppv-tce_001-2020.pdf</t>
   </si>
   <si>
     <t>Aprova as contas de governo do Município de Pacoti do exercício financeiro de 2011 de responsabilidade do ex-Prefeito Francisco Rômulo Cruz Gomes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -870,68 +870,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/33/pl_0001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/34/pl_0002-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/35/pl_0003-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/36/pl_0005-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/40/pl_0006-2020_ldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/44/pl_0007-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/48/pl_0008-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/47/pl_0009-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/50/pl_0010-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/52/pl_0011-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/53/pl_0012-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/54/pl_0013-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_de_lei_no_14_-__credito_adicional_suplementar_-_obras.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/59/projeto_de_lei_no_15_-__credito_adicional_especial_-_audir_blanc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/60/projeto_de_lei_no_16_-__lei_do_auxilio_emergencial_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/62/pl_0017-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/73/pl_0018-20201.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/76/pl_0019-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/70/pdl_002-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/37/001-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/38/002-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/39/003-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/41/req_0002-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/42/req_0003-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/45/req_0004-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/46/req_0005-20201.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/49/req_0006-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/51/req_0007-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/55/req_0008-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/63/req_0009-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/64/req_0011-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/65/req_0012-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/66/req_0013-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/67/req_0014-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/68/req_0015-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/61/req_0016-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/56/ppv-tce_001-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/33/pl_0001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/34/pl_0002-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/35/pl_0003-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/36/pl_0005-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/40/pl_0006-2020_ldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/44/pl_0007-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/48/pl_0008-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/47/pl_0009-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/50/pl_0010-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/52/pl_0011-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/53/pl_0012-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/54/pl_0013-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_de_lei_no_14_-__credito_adicional_suplementar_-_obras.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/59/projeto_de_lei_no_15_-__credito_adicional_especial_-_audir_blanc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/60/projeto_de_lei_no_16_-__lei_do_auxilio_emergencial_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/62/pl_0017-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/73/pl_0018-20201.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/76/pl_0019-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/70/pdl_002-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/37/001-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/38/002-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/39/003-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/41/req_0002-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/42/req_0003-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/45/req_0004-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/46/req_0005-20201.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/49/req_0006-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/51/req_0007-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/55/req_0008-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/63/req_0009-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/64/req_0011-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/65/req_0012-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/66/req_0013-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/67/req_0014-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/68/req_0015-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/61/req_0016-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2020/56/ppv-tce_001-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>