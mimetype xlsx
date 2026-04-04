--- v0 (2026-02-01)
+++ v1 (2026-04-04)
@@ -54,228 +54,228 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Adriana Dávilla, Chiquinho Teles, Eronildo, Fernandinho do Ouro, Gercielma Jucá, Jair Tavares, Jerusa Oliveira, Leandro</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Acrescenta parágrafos ao art. 141 da Lei Orgânica do Município de Pacoti na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Francisco José Sampaio Leite</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/10/relatorios_0004.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/10/relatorios_0004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2020.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/12/relatorios_0002.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/12/relatorios_0002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Plano de Benefícios Previdenciários do Instituto de Previdência do Município de Pacoti-CE, através da instituição de segregações de massas, na forma que indica.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/14/relatorios_0003.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/14/relatorios_0003.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do Município de Pacoti sobre a abertura de crédito adicional especial, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/13/relatorios_0007.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/13/relatorios_0007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa da Câmara Municipal de Pacoti, define a Estrutura Administrativa, com o quadro de servidores em cargo de comissão e dá outras providências.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/16/pl_0015-2019.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/16/pl_0015-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do Município de Pacoti/CE sobre a instituição do Conselho Municipal de Juventude (COMJUVE), na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/17/pl_0016-2019.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/17/pl_0016-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do Município de Pacoti, sobre a alteração da Lei n. 1.326/2015, que dispõe acerca da autorização para o Poder Executivo celebrar termo de compromisso para contratar estagiários, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/18/pdl_017_-_2019.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/18/pdl_017_-_2019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Pacoti para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Adriana Dávilla, Chiquinho Teles, Eronildo, Fernandinho do Ouro, Gercielma Jucá, Jair Tavares, Jerusa Oliveira, Kita, Orquídea</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores de Pacoti para a Legislatura 2021-2024 na forma que indica.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1.487, de 21 de dezembro de 2011, que estabelece normas especiais para funcionamento de Bares, Restaurantes e Similares, na forma que indica.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/20/pl_0020-2019.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/20/pl_0020-2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 2º-A à Lei Municipal n. 1.178, de 11 de março de 2002, na forma que indica.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/31/pl_0021-2019.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/31/pl_0021-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do Município de Pacoti/CE sobre a criação e consolidação de vagas, bem como acerca da realização de concurso público, na forma que indica.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/57/pl_0022-2019.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/57/pl_0022-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do Município de Pacoti, sobre a autorização ao Poder Executivo de utilizar os recursos repassados pelo Governo do Estado do Ceará, através do Programa "Todos Contra o Mosquito", referente à estratégia de combate às arboviroses na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Adriana Dávilla, Chiquinho Teles, Eronildo, Fernandinho do Ouro, Gercielma Jucá, Jair Tavares, Jerusa Oliveira, Leandro, Orquídea</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Secretários, Vereadores, Vice-Prefeito e Prefeito de Pacoti para a Legislatura 2021-2024 na forma que indica.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito e Secretários Municipais de Pacoti, na forma que indica.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/11/projeto_regimento_51.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/11/projeto_regimento_51.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Regimento Interno da Câmara Municipal de Pacoti na forma que indica.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/69/001-2019.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/69/001-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Municipal, o envio de projeto de lei que altera a lei no 001/2019, que dispõe da contratação temporária de pessoal.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Leandro</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer de Vossa Excelência que, após as deliberações Plenárias, a Mesa Diretora da Câmara Municipal de Pacoti providencie a atualização do Regimento Interno desta Casa Legislativa.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Eronildo</t>
   </si>
   <si>
     <t>Requer o envio de cópia do contrato referente ao convênio vigente firmado entre a Autarquia referenciada e a Prefeitura Municipal de Pacoti.</t>
   </si>
@@ -303,51 +303,51 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Requer a abertura de valetas e desobstrução de bueiros.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Requer a instalação de ar condicionado.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Requer informações referentes ao valor repassado ao Município de Pacoti.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Requer o funcionamento das Escolas das comunidades.</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/15/req_0013-2019.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/15/req_0013-2019.pdf</t>
   </si>
   <si>
     <t>Requer o envio da relação dos veículos que prestam serviços ao Município de Pacoti na forma que indica.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Requer o envio do detalhamento das notas de pagamento referentes às despesas do Festival de Quadrilhas São João de Todos.</t>
   </si>
   <si>
     <t>Kita</t>
   </si>
   <si>
     <t>Requer o abastecimento de água e a manutenção do calçamento para a Comunidade de Araticum.</t>
   </si>
   <si>
     <t>Requer a manutenção do calçamento da Comunidade do Bonfim, próximo à Igreja.</t>
   </si>
   <si>
     <t>Requer a manutenção do calçamento da Comunidade de Volta do Rio na forma que indica.</t>
   </si>
   <si>
     <t>25</t>
   </si>
@@ -360,51 +360,51 @@
   <si>
     <t>Requer a implementação do poço profundo da Comunidade de Catitu de Baixo na forma que indica.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Requer a perfuração e instalação de poço profundo para o Conjunto Pacoti II na forma que indica</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PPV</t>
   </si>
   <si>
     <t>Parecer Prévio do TCE</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Ceará</t>
   </si>
   <si>
-    <t>https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/32/contas_de_2013_proc_12508-2018-4-compactado.pdf</t>
+    <t>http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/32/contas_de_2013_proc_12508-2018-4-compactado.pdf</t>
   </si>
   <si>
     <t>Encaminha as Contas de Governo do Município de Pacoti do exercício financeiro de 2013, com o Parecer Prévio pela desaprovação das contas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -711,68 +711,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/10/relatorios_0004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/12/relatorios_0002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/14/relatorios_0003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/13/relatorios_0007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/16/pl_0015-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/17/pl_0016-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/18/pdl_017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/20/pl_0020-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/31/pl_0021-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/57/pl_0022-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/11/projeto_regimento_51.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/69/001-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/15/req_0013-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/32/contas_de_2013_proc_12508-2018-4-compactado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/10/relatorios_0004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/12/relatorios_0002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/14/relatorios_0003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/13/relatorios_0007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/16/pl_0015-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/17/pl_0016-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/18/pdl_017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/20/pl_0020-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/31/pl_0021-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/57/pl_0022-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/11/projeto_regimento_51.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/69/001-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/15/req_0013-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacoti.ce.leg.br/media/sapl/public/materialegislativa/2019/32/contas_de_2013_proc_12508-2018-4-compactado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>